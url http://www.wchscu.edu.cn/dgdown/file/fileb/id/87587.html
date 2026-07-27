--- v0 (2026-06-10)
+++ v1 (2026-07-27)
@@ -795,52 +795,50 @@
         </w:rPr>
         <w:t>外协经费：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>***</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>万</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>元</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>（人民币）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73E2AE70">
       <w:pPr>
         <w:ind w:firstLine="420" w:firstLineChars="200"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DE755DA">
       <w:pPr>
         <w:ind w:left="1470" w:leftChars="200" w:hanging="1050" w:hangingChars="500"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -863,51 +861,53 @@
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>肺癌患者的多个病灶及正常肺组织进行测序</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BFA8E0C">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="313" w:beforeLines="100"/>
         <w:ind w:left="1470" w:leftChars="200" w:hanging="1050" w:hangingChars="500"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:color w:val="auto"/>
+          <w:rFonts w:hint="eastAsia" w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>公示期</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
@@ -1038,51 +1038,75 @@
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>公示期间，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>如对以上外协事宜存在异议</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>，请于本公告发布之日起3个工作日内，向科技部反映并提交书面材料（备注：以单位名义提出异议的，须请单位负责人在书面异议材料上签字并加盖本单位公章；个人提出异议的，须签署本人真实姓名及有效的联系方式。对于匿名、冒名和超出时限提出的异议，概不予回应）。</w:t>
+        <w:t>，请于本公告发布之日起</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>个工作日内，向科技部反映并提交书面材料（备注：以单位名义提出异议的，须请单位负责人在书面异议材料上签字并加盖本单位公章；个人提出异议的，须签署本人真实</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>姓名及有效的联系方式。对于匿名、冒名和超出时限提出的异议，概不予回应）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2837F0B9">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:kinsoku/>
         <w:wordWrap/>
         <w:overflowPunct/>
         <w:topLinePunct w:val="0"/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:bidi w:val="0"/>
         <w:adjustRightInd/>
         <w:snapToGrid/>
         <w:spacing w:before="313" w:beforeLines="100"/>
         <w:ind w:left="1470" w:leftChars="200" w:hanging="1050" w:hangingChars="500"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:hint="default" w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
@@ -1273,51 +1297,51 @@
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="仿宋">
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
   <w:bordersDoNotSurroundHeader w:val="1"/>
   <w:bordersDoNotSurroundFooter w:val="1"/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="commondata" w:val="eyJoZGlkIjoiY2VhYzFmMjFkNjFkZDUzYWU0M2I0NzEwYWE2ODRmZDEifQ=="/>
   </w:docVars>
@@ -1398,85 +1422,91 @@
     <w:rsid w:val="00F01276"/>
     <w:rsid w:val="00F34CDE"/>
     <w:rsid w:val="00F46175"/>
     <w:rsid w:val="00F5500B"/>
     <w:rsid w:val="00F841E7"/>
     <w:rsid w:val="00F94302"/>
     <w:rsid w:val="00FB2C2B"/>
     <w:rsid w:val="00FF6C21"/>
     <w:rsid w:val="018270F8"/>
     <w:rsid w:val="02702570"/>
     <w:rsid w:val="02F909DA"/>
     <w:rsid w:val="075E5310"/>
     <w:rsid w:val="0A5C4316"/>
     <w:rsid w:val="0AB51CD2"/>
     <w:rsid w:val="0AEB5E77"/>
     <w:rsid w:val="11192487"/>
     <w:rsid w:val="15AF4A94"/>
     <w:rsid w:val="160E0421"/>
     <w:rsid w:val="16551BAC"/>
     <w:rsid w:val="175F0F9D"/>
     <w:rsid w:val="189C5E85"/>
     <w:rsid w:val="1AA802C0"/>
     <w:rsid w:val="2C4219EE"/>
     <w:rsid w:val="2E44635A"/>
     <w:rsid w:val="333B3913"/>
+    <w:rsid w:val="35194257"/>
     <w:rsid w:val="35F909E9"/>
     <w:rsid w:val="3A712B24"/>
     <w:rsid w:val="3D784ECF"/>
     <w:rsid w:val="3F682672"/>
     <w:rsid w:val="41A919C8"/>
     <w:rsid w:val="4618037D"/>
     <w:rsid w:val="469740B1"/>
     <w:rsid w:val="48464789"/>
     <w:rsid w:val="49D95586"/>
     <w:rsid w:val="59D36252"/>
     <w:rsid w:val="5A114E51"/>
     <w:rsid w:val="5D7644CB"/>
     <w:rsid w:val="68A67FD5"/>
     <w:rsid w:val="6D4A45CA"/>
     <w:rsid w:val="77293658"/>
     <w:rsid w:val="7CCF37DE"/>
     <w:rsid w:val="7D24527D"/>
     <w:rsid w:val="7E677CA0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <mc:AlternateContent>
+    <mc:Choice Requires="wpsCustomData">
+      <wpsCustomData:typoFeatureVersion val="0"/>
+    </mc:Choice>
+  </mc:AlternateContent>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 1"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 2"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 3"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 4"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 5"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 6"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 7"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 8"/>
     <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 9"/>
     <w:lsdException w:uiPriority="99" w:name="index 1"/>
@@ -2123,62 +2153,62 @@
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <Company>神州网信技术有限公司</Company>
   <Pages>2</Pages>
-  <Words>538</Words>
-  <Characters>669</Characters>
+  <Words>537</Words>
+  <Characters>668</Characters>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>726</CharactersWithSpaces>
-  <Application>WPS Office_12.1.0.24657_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <CharactersWithSpaces>725</CharactersWithSpaces>
+  <Application>WPS Office_12.1.0.26895_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>KJB</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-12.1.0.24657</vt:lpwstr>
+    <vt:lpwstr>2052-12.1.0.26895</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>C6B43442F99341129EFD3739FEE73C71</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="KSOTemplateDocerSaveRecord">
     <vt:lpwstr>eyJoZGlkIjoiMjFiODQ4NjlhZDI5Mjk4Y2ZmNjIwNmQyMTYwODFmMmYiLCJ1c2VySWQiOiI3NjQxMzY5NDkifQ==</vt:lpwstr>
   </property>
 </Properties>
 </file>